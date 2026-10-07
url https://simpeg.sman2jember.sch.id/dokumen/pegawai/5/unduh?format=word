--- v0 (2026-08-14)
+++ v1 (2026-10-07)
@@ -27,51 +27,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1E1B4B"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SMA Negeri 2 Jember</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">BIODATA PEGAWAI — Dicetak: 14 Agustus 2026</w:t>
+        <w:t xml:space="preserve">BIODATA PEGAWAI — Dicetak: 07 Oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>A. IDENTITAS PEGAWAI</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="7000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
@@ -579,51 +579,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Satyalancana Karya Satya XX Tahun (2021)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="94A3B8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data diambil dari sistem SIMPEG-SMART — 14 Agustus 2026. Hanya informasi publik yang ditampilkan.</w:t>
+        <w:t xml:space="preserve">Data diambil dari sistem SIMPEG-SMART — 07 Oktober 2026. Hanya informasi publik yang ditampilkan.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="720" w:right="1080" w:bottom="720" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">