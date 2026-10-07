--- v0 (2026-08-14)
+++ v1 (2026-10-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="1E1B4B"/><w:sz w:val="26"/><w:szCs w:val="26"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMA NEGERI 2 JEMBER</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="475569"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DATA PEGAWAI AKTIF — Dicetak: 14 Agustus 2026</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="400" w:type="dxa"/><w:gridCol w:w="2600" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="2000" w:type="dxa"/><w:gridCol w:w="2000" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="700" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="60" w:type="dxa"/><w:left w:w="60" w:type="dxa"/><w:right w:w="60" w:type="dxa"/><w:bottom w:w="60" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="6" w:color="E2E8F0"/><w:left w:val="single" w:sz="6" w:color="E2E8F0"/><w:right w:val="single" w:sz="6" w:color="E2E8F0"/><w:bottom w:val="single" w:sz="6" w:color="E2E8F0"/><w:insideH w:val="single" w:sz="6" w:color="E2E8F0"/><w:insideV w:val="single" w:sz="6" w:color="E2E8F0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="300" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">No</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nama Lengkap</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jabatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unit Kerja</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gol.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Eny Muffida, S.Pd, M.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wakil Kepala Sekolah Bidang Kesiswaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Ilmu Sosial</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/b</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Hadiyanto, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wakil Kepala Sekolah Bidang Sarpras</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Fisika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kristin Ambarwati, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wakil Kepala Sekolah Bidang Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Inggris</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Rini Istifadah, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wakil Kepala Sekolah Bidang Humas</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Indonesia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/d</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Yuswita Sari, S.Pd., M.P.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Teknologi Pembelajaran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Indra Setiawan, S.Kom</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Admin</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pengelola Sistem Informasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Teknologi Informasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dwi Kriswahyudi, S.Kom</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Penata Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Teknik Informatika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Faizz Moch. Nur Adam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MAN IPA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Ike Wijayanti, S.TP</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Keuangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Keuangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Teknik Pertanian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/a</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Aris Sugito</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">STM Bangunan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Ginabul Rahayu</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Paket C IPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Herman Budi Santoso</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA Prog. A3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Anggra Okta Wijaya, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1/A.IV Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/b</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">14</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Bagus Pribadi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMEA Perdagangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Moh. Sutrisno, A.Ma.Pust.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">D2 Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">16</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Fatkurahman</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Inventaris & Sarpras</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Operator Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/b</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Imam Basori</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Inventaris & Sarpras</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Penata Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Bayu Kurniawan, S.Sos</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">19</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wikana Subadra S.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Eko Bagus Febrianto</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMK Teknik Listrik</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Marsis</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ST</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">22</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Miftahul Ulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">23</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ABDUS SUKKUR, S.Ag., M.Pd.I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Pendidikan Agama Islam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">24</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">AGUS SANTOSO, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Indonesia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">25</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">AININGTYAS NUR CHOLIFAH, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Indonesia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ANGGUN FARADILA SANDI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Tidak Tetap</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Geografi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ANIK ANDRIYANI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Kimia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">28</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARIF HARIMUKTI H, S.Pd., M.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 IPA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">29</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">AZIZATUL KHAIRIA, S.Pd., Gr</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Kimia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">30</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DEFI SRI HARWATI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Ekonomi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">31</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DEWI RATNA YULIANINGSIH, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 PPKn</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">32</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DIANA NOVITASARI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Ekonomi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">33</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DINIRA AYU ISYAHNA, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Bimbingan Konseling</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">34</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dra. HARTATIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 PPKn</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dra. HUMAIDA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Indonesia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/D</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">36</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dra. LESTARI SUCI, M.P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Agribisnis</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/B</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">37</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dra. NITYA JWALITA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Inggris</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">38</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dra. RETNO LUKITASARI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Kimia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/D</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">39</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Drs. ANSORI, M.Pd.I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Pendidikan Agama Islam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">40</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Drs. EKO SOELISTIYANTO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Biologi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">41</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ENDANG WIJI LESTARI, S.Pd., M.P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Biologi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/B</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">42</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">FADLILAH ARIFIN, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Jasmani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">43</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">FATHOR ROSID, S.Sos</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Sosiologi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">44</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">HENY PUSPITASARI, S.E</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Ekonomi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IKA SRI WIJAYANTI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Kimia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">46</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">INDAH IN SULISTYOWATI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Biologi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/D</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">47</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">LUKMAN HARISUDIN, S.Pd., M.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">48</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">LUTFI KURNIANTO, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Jasmani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">LUTHFIANTO YUDHA P. S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Inggris</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">50</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">M. KHUSNUL AMIN, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Jasmani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">51</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MARIYANA, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Inggris</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">52</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MARTO, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Jasmani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">53</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MAYA DEWI MAHARANI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">54</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MIFTAHUL JANNAH, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Fisika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/B</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">55</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MILA DATUL MUHARROMAH, S.Si., M.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Tidak Tetap</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">56</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MIMMA AMALIA, S.Si</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Kimia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">57</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MOHAMMAD CHOIRON, S.Si</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">58</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MOKHAMMAD SATRIA NUGRAHA WAHYUPUTRA, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Tidak Tetap</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa dan Sastra Jawa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">59</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MUHAMMAD FIKRI HIDAYATULLAH, S.Sos</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Bimbingan Konseling</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">60</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">NURUL HIKMAH, S.Pd.I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 PAI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">61</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PRIANGGA ADITYA WARDANA, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Sejarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">62</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">QUDTSI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">63</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RESTI BUANA WARDANI, S.Pd., Gr</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Jasmani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">64</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RISKY JANNATA RIFTANA, M.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Biologi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">65</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RIZKI ELOK, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Inggris</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">66</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RO'SIL QOHHAR LEOGIMAH W, S.Pd., M.Si</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Fisika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">67</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SLAMET EKO SYAHRONI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 PAI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">68</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SUGENG ISTANTO, S.Pd., Gr</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Sejarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">69</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SULISTIYOWATI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Seni</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/D</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">70</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SULUNG LUKMAN CAHYONO, S.S</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Sastra Indonesia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">71</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">TIRTAPRIMASYAH HADIPUTRA S, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">72</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">TITIEK BUANA DWINASTITI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Geografi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">73</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">VIVA NUR'AINI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">74</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Gede Mega Rachmanto Riadi, A.Md.Kom</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Administrasi Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">D3 Manajemen Informatika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">75</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Lailatus Syarifatul Mukarromah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Administrasi Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Manajemen Pendidikan Islam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">76</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Ali Sampurno</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Relawan Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Sukarela Penjaga Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">77</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Muhammad Fathur Rosi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Relawan Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Sukarela Administrasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">78</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Samsul Arifin</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Relawan Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Sukarela Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">79</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Susilo Darmawan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Relawan Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Sukarela Kebun & Lingkungan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMK Budidaya Tanaman Perkebunan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">80</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Eko Nugroho, A.Md.T</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Koordinasi Dinas</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Koordinator Administrasi Dinas</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dinas Pendidikan Provinsi Jawa Timur</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">D3 Teknik Komputer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data diambil dari sistem SIMPEG-SMART — 14 Agustus 2026. Hanya informasi publik yang ditampilkan.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="landscape" w:w="15840" w:h="12240"/><w:pgMar w:top="720" w:right="1080" w:bottom="720" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="1E1B4B"/><w:sz w:val="26"/><w:szCs w:val="26"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMA NEGERI 2 JEMBER</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="475569"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DATA PEGAWAI AKTIF — Dicetak: 07 Oktober 2026</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="400" w:type="dxa"/><w:gridCol w:w="2600" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="2000" w:type="dxa"/><w:gridCol w:w="2000" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="700" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="60" w:type="dxa"/><w:left w:w="60" w:type="dxa"/><w:right w:w="60" w:type="dxa"/><w:bottom w:w="60" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="6" w:color="E2E8F0"/><w:left w:val="single" w:sz="6" w:color="E2E8F0"/><w:right w:val="single" w:sz="6" w:color="E2E8F0"/><w:bottom w:val="single" w:sz="6" w:color="E2E8F0"/><w:insideH w:val="single" w:sz="6" w:color="E2E8F0"/><w:insideV w:val="single" w:sz="6" w:color="E2E8F0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="300" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">No</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nama Lengkap</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jabatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unit Kerja</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gol.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Eny Muffida, S.Pd, M.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wakil Kepala Sekolah Bidang Kesiswaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Ilmu Sosial</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/b</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Hadiyanto, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wakil Kepala Sekolah Bidang Sarpras</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Fisika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kristin Ambarwati, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wakil Kepala Sekolah Bidang Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Inggris</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Rini Istifadah, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wakil Kepala Sekolah Bidang Humas</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Indonesia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/d</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Yuswita Sari, S.Pd., M.P.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kepala Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Teknologi Pembelajaran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Indra Setiawan, S.Kom</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Admin</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pengelola Sistem Informasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Teknologi Informasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dwi Kriswahyudi, S.Kom</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Penata Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Teknik Informatika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Faizz Moch. Nur Adam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MAN IPA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Ike Wijayanti, S.TP</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Keuangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Keuangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Teknik Pertanian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/a</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Aris Sugito</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">STM Bangunan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Ginabul Rahayu</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Paket C IPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Herman Budi Santoso</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA Prog. A3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Anggra Okta Wijaya, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1/A.IV Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/b</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">14</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Bagus Pribadi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMEA Perdagangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Moh. Sutrisno, A.Ma.Pust.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">D2 Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">16</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Fatkurahman</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Inventaris & Sarpras</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Operator Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/b</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Imam Basori</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Inventaris & Sarpras</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Penata Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Bayu Kurniawan, S.Sos</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">19</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wikana Subadra S.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Eko Bagus Febrianto</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMK Teknik Listrik</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Marsis</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ST</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">22</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Miftahul Ulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">23</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ABDUS SUKKUR, S.Ag., M.Pd.I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Pendidikan Agama Islam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">24</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">AGUS SANTOSO, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Indonesia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">25</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">AININGTYAS NUR CHOLIFAH, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Indonesia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">26</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ANGGUN FARADILA SANDI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Tidak Tetap</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Geografi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ANIK ANDRIYANI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Kimia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">28</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARIF HARIMUKTI H, S.Pd., M.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 IPA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">29</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">AZIZATUL KHAIRIA, S.Pd., Gr</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Kimia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">30</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DEFI SRI HARWATI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Ekonomi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">31</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DEWI RATNA YULIANINGSIH, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 PPKn</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">32</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DIANA NOVITASARI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Ekonomi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">33</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DINIRA AYU ISYAHNA, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Bimbingan Konseling</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">34</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dra. HARTATIK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 PPKn</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dra. HUMAIDA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Indonesia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/D</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">36</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dra. LESTARI SUCI, M.P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Agribisnis</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/B</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">37</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dra. NITYA JWALITA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Inggris</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">38</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dra. RETNO LUKITASARI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Kimia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/D</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">39</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Drs. ANSORI, M.Pd.I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Pendidikan Agama Islam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">40</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Drs. EKO SOELISTIYANTO</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Biologi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">41</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ENDANG WIJI LESTARI, S.Pd., M.P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Biologi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/B</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">42</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">FADLILAH ARIFIN, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Jasmani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">43</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">FATHOR ROSID, S.Sos</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Sosiologi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">44</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">HENY PUSPITASARI, S.E</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Ekonomi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IKA SRI WIJAYANTI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Kimia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">46</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">INDAH IN SULISTYOWATI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Biologi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/D</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">47</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">LUKMAN HARISUDIN, S.Pd., M.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">48</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">LUTFI KURNIANTO, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Jasmani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">LUTHFIANTO YUDHA P. S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Inggris</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">50</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">M. KHUSNUL AMIN, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Jasmani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">51</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MARIYANA, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Inggris</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">52</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MARTO, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Jasmani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">53</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MAYA DEWI MAHARANI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">54</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MIFTAHUL JANNAH, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Fisika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/B</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">55</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MILA DATUL MUHARROMAH, S.Si., M.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Tidak Tetap</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">56</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MIMMA AMALIA, S.Si</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Kimia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">57</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MOHAMMAD CHOIRON, S.Si</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">58</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MOKHAMMAD SATRIA NUGRAHA WAHYUPUTRA, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Tidak Tetap</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa dan Sastra Jawa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">59</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MUHAMMAD FIKRI HIDAYATULLAH, S.Sos</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Bimbingan Konseling</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">60</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">NURUL HIKMAH, S.Pd.I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 PAI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">61</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PRIANGGA ADITYA WARDANA, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Sejarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">62</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">QUDTSI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">63</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RESTI BUANA WARDANI, S.Pd., Gr</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Jasmani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">64</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RISKY JANNATA RIFTANA, M.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Biologi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">65</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RIZKI ELOK, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Bahasa Inggris</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">66</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">RO'SIL QOHHAR LEOGIMAH W, S.Pd., M.Si</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S2 Fisika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">67</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SLAMET EKO SYAHRONI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 PAI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">68</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SUGENG ISTANTO, S.Pd., Gr</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Sejarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">69</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SULISTIYOWATI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan Seni</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/D</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">70</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SULUNG LUKMAN CAHYONO, S.S</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Sastra Indonesia</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">71</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">TIRTAPRIMASYAH HADIPUTRA S, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru Ahli Pertama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IX</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">72</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">TITIEK BUANA DWINASTITI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Geografi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">73</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">VIVA NUR'AINI, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Guru</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">IV/A</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">74</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Gede Mega Rachmanto Riadi, A.Md.Kom</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Administrasi Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">D3 Manajemen Informatika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">75</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Lailatus Syarifatul Mukarromah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Administrasi Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Manajemen Pendidikan Islam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">76</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Ali Sampurno</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Relawan Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Sukarela Penjaga Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">77</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Muhammad Fathur Rosi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Relawan Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Sukarela Administrasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">78</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Samsul Arifin</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Relawan Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Sukarela Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">79</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Susilo Darmawan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Relawan Sekolah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Sukarela Kebun & Lingkungan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMK Budidaya Tanaman Perkebunan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">80</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Eko Nugroho, A.Md.T</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Koordinasi Dinas</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Koordinator Administrasi Dinas</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dinas Pendidikan Provinsi Jawa Timur</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">D3 Teknik Komputer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data diambil dari sistem SIMPEG-SMART — 07 Oktober 2026. Hanya informasi publik yang ditampilkan.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="landscape" w:w="15840" w:h="12240"/><w:pgMar w:top="720" w:right="1080" w:bottom="720" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>