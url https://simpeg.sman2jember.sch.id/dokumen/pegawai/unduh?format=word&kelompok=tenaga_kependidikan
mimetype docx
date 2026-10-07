--- v0 (2026-08-14)
+++ v1 (2026-10-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="1E1B4B"/><w:sz w:val="26"/><w:szCs w:val="26"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMA NEGERI 2 JEMBER</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="475569"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DATA PEGAWAI AKTIF — Dicetak: 14 Agustus 2026</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="400" w:type="dxa"/><w:gridCol w:w="2600" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="2000" w:type="dxa"/><w:gridCol w:w="2000" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="700" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="60" w:type="dxa"/><w:left w:w="60" w:type="dxa"/><w:right w:w="60" w:type="dxa"/><w:bottom w:w="60" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="6" w:color="E2E8F0"/><w:left w:val="single" w:sz="6" w:color="E2E8F0"/><w:right w:val="single" w:sz="6" w:color="E2E8F0"/><w:bottom w:val="single" w:sz="6" w:color="E2E8F0"/><w:insideH w:val="single" w:sz="6" w:color="E2E8F0"/><w:insideV w:val="single" w:sz="6" w:color="E2E8F0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="300" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">No</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nama Lengkap</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jabatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unit Kerja</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gol.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dwi Kriswahyudi, S.Kom</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Penata Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Teknik Informatika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Faizz Moch. Nur Adam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MAN IPA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Ike Wijayanti, S.TP</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Keuangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Keuangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Teknik Pertanian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/a</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Aris Sugito</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">STM Bangunan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Ginabul Rahayu</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Paket C IPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Herman Budi Santoso</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA Prog. A3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Anggra Okta Wijaya, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1/A.IV Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/b</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Bagus Pribadi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMEA Perdagangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Moh. Sutrisno, A.Ma.Pust.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">D2 Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Fatkurahman</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Inventaris & Sarpras</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Operator Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/b</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Imam Basori</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Inventaris & Sarpras</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Penata Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Bayu Kurniawan, S.Sos</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wikana Subadra S.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">14</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Eko Bagus Febrianto</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMK Teknik Listrik</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Marsis</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ST</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">16</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Miftahul Ulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Gede Mega Rachmanto Riadi, A.Md.Kom</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Administrasi Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">D3 Manajemen Informatika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Lailatus Syarifatul Mukarromah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Administrasi Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Manajemen Pendidikan Islam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data diambil dari sistem SIMPEG-SMART — 14 Agustus 2026. Hanya informasi publik yang ditampilkan.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="landscape" w:w="15840" w:h="12240"/><w:pgMar w:top="720" w:right="1080" w:bottom="720" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="1E1B4B"/><w:sz w:val="26"/><w:szCs w:val="26"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMA NEGERI 2 JEMBER</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="475569"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DATA PEGAWAI AKTIF — Dicetak: 07 Oktober 2026</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="400" w:type="dxa"/><w:gridCol w:w="2600" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="2000" w:type="dxa"/><w:gridCol w:w="2000" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="1600" w:type="dxa"/><w:gridCol w:w="700" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="60" w:type="dxa"/><w:left w:w="60" w:type="dxa"/><w:right w:w="60" w:type="dxa"/><w:bottom w:w="60" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="6" w:color="E2E8F0"/><w:left w:val="single" w:sz="6" w:color="E2E8F0"/><w:right w:val="single" w:sz="6" w:color="E2E8F0"/><w:bottom w:val="single" w:sz="6" w:color="E2E8F0"/><w:insideH w:val="single" w:sz="6" w:color="E2E8F0"/><w:insideV w:val="single" w:sz="6" w:color="E2E8F0"/></w:tblBorders></w:tblPr><w:tr><w:trPr><w:trHeight w:val="300" w:hRule="atLeast"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">No</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nama Lengkap</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jabatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unit Kerja</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Status</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="1E1B4B"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gol.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Dwi Kriswahyudi, S.Kom</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Penata Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Teknik Informatika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Faizz Moch. Nur Adam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kepegawaian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">MAN IPA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Ike Wijayanti, S.TP</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Keuangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Keuangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Teknik Pertanian</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">III/a</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Aris Sugito</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">STM Bangunan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Ginabul Rahayu</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Paket C IPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Herman Budi Santoso</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Persuratan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA Prog. A3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Anggra Okta Wijaya, S.Pd</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1/A.IV Matematika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/b</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Bagus Pribadi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMEA Perdagangan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Moh. Sutrisno, A.Ma.Pust.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">D2 Perpustakaan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Fatkurahman</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Inventaris & Sarpras</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Operator Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/b</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Imam Basori</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Inventaris & Sarpras</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Penata Layanan Operasional</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Bayu Kurniawan, S.Sos</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Wikana Subadra S.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Kesiswaan & Kurikulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Pendidikan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PNS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">II/c</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">14</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Eko Bagus Febrianto</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMK Teknik Listrik</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Marsis</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ST</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">16</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Miftahul Ulum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Pramu Bakti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">PPPK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Gede Mega Rachmanto Riadi, A.Md.Kom</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Administrasi Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">D3 Manajemen Informatika</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="FFFFFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="400" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Lailatus Syarifatul Mukarromah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Staf Administrasi Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2000" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SMAN 2 Jember</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">S1 Manajemen Pendidikan Islam</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1600" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Honorer</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:shd w:val="clear" w:fill="F8FAFC"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:color w:val="94A3B8"/><w:sz w:val="16"/><w:szCs w:val="16"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data diambil dari sistem SIMPEG-SMART — 07 Oktober 2026. Hanya informasi publik yang ditampilkan.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="landscape" w:w="15840" w:h="12240"/><w:pgMar w:top="720" w:right="1080" w:bottom="720" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>