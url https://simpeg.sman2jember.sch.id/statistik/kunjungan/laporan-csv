--- v0 (2026-08-14)
+++ v1 (2026-10-07)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kunjungan" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>LAPORAN KUNJUNGAN PUBLIK SIMPEG-SMART</t>
   </si>
   <si>
     <t>Tanggal Cetak:</t>
   </si>
   <si>
-    <t>14-08-2026 14:06:36</t>
+    <t>07-10-2026 09:12:45</t>
   </si>
   <si>
     <t>Periode (Hari):</t>
   </si>
   <si>
     <t>Total Kunjungan:</t>
   </si>
   <si>
     <t>Rata-rata Harian:</t>
   </si>
   <si>
-    <t>5,13</t>
+    <t>4,37</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>Hari</t>
   </si>
   <si>
     <t>Bulan</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Total Kunjungan</t>
   </si>
   <si>
-    <t>16-07-2026</t>
+    <t>08-09-2026</t>
+  </si>
+  <si>
+    <t>Selasa</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>09-09-2026</t>
+  </si>
+  <si>
+    <t>Rabu</t>
+  </si>
+  <si>
+    <t>10-09-2026</t>
   </si>
   <si>
     <t>Kamis</t>
   </si>
   <si>
-    <t>Juli</t>
-[...2 lines deleted...]
-    <t>17-07-2026</t>
+    <t>11-09-2026</t>
   </si>
   <si>
     <t>Jumat</t>
   </si>
   <si>
-    <t>18-07-2026</t>
+    <t>12-09-2026</t>
   </si>
   <si>
     <t>Sabtu</t>
   </si>
   <si>
-    <t>19-07-2026</t>
+    <t>13-09-2026</t>
   </si>
   <si>
     <t>Minggu</t>
   </si>
   <si>
-    <t>20-07-2026</t>
+    <t>14-09-2026</t>
   </si>
   <si>
     <t>Senin</t>
   </si>
   <si>
-    <t>21-07-2026</t>
-[...80 lines deleted...]
-    <t>14-08-2026</t>
+    <t>15-09-2026</t>
+  </si>
+  <si>
+    <t>16-09-2026</t>
+  </si>
+  <si>
+    <t>17-09-2026</t>
+  </si>
+  <si>
+    <t>18-09-2026</t>
+  </si>
+  <si>
+    <t>19-09-2026</t>
+  </si>
+  <si>
+    <t>20-09-2026</t>
+  </si>
+  <si>
+    <t>21-09-2026</t>
+  </si>
+  <si>
+    <t>22-09-2026</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
+  </si>
+  <si>
+    <t>24-09-2026</t>
+  </si>
+  <si>
+    <t>25-09-2026</t>
+  </si>
+  <si>
+    <t>26-09-2026</t>
+  </si>
+  <si>
+    <t>27-09-2026</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>29-09-2026</t>
+  </si>
+  <si>
+    <t>30-09-2026</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>Oktober</t>
+  </si>
+  <si>
+    <t>02-10-2026</t>
+  </si>
+  <si>
+    <t>03-10-2026</t>
+  </si>
+  <si>
+    <t>04-10-2026</t>
+  </si>
+  <si>
+    <t>05-10-2026</t>
+  </si>
+  <si>
+    <t>06-10-2026</t>
+  </si>
+  <si>
+    <t>07-10-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -562,710 +562,710 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A8" sqref="A8:F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>154</v>
+        <v>131</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" t="s">
         <v>15</v>
       </c>
       <c r="E9">
         <v>2026</v>
       </c>
       <c r="F9">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>15</v>
       </c>
       <c r="E10">
         <v>2026</v>
       </c>
       <c r="F10">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>15</v>
       </c>
       <c r="E11">
         <v>2026</v>
       </c>
       <c r="F11">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>20</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
       <c r="E12">
         <v>2026</v>
       </c>
       <c r="F12">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>22</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
       <c r="E13">
         <v>2026</v>
       </c>
       <c r="F13">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
       <c r="E14">
         <v>2026</v>
       </c>
       <c r="F14">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>15</v>
       </c>
       <c r="E15">
         <v>2026</v>
       </c>
       <c r="F15">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>28</v>
       </c>
       <c r="C16" t="s">
         <v>14</v>
       </c>
       <c r="D16" t="s">
         <v>15</v>
       </c>
       <c r="E16">
         <v>2026</v>
       </c>
       <c r="F16">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>29</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>15</v>
       </c>
       <c r="E17">
         <v>2026</v>
       </c>
       <c r="F17">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>30</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>15</v>
       </c>
       <c r="E18">
         <v>2026</v>
       </c>
       <c r="F18">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>31</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>15</v>
       </c>
       <c r="E19">
         <v>2026</v>
       </c>
       <c r="F19">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20" t="s">
         <v>32</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>15</v>
       </c>
       <c r="E20">
         <v>2026</v>
       </c>
       <c r="F20">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21" t="s">
         <v>33</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>15</v>
       </c>
       <c r="E21">
         <v>2026</v>
       </c>
       <c r="F21">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>34</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>15</v>
       </c>
       <c r="E22">
         <v>2026</v>
       </c>
       <c r="F22">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23" t="s">
         <v>35</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="D23" t="s">
         <v>15</v>
       </c>
       <c r="E23">
         <v>2026</v>
       </c>
       <c r="F23">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24" t="s">
         <v>36</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>15</v>
       </c>
       <c r="E24">
         <v>2026</v>
       </c>
       <c r="F24">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25" t="s">
         <v>37</v>
       </c>
       <c r="C25" t="s">
         <v>19</v>
       </c>
       <c r="D25" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E25">
         <v>2026</v>
       </c>
       <c r="F25">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C26" t="s">
         <v>21</v>
       </c>
       <c r="D26" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E26">
         <v>2026</v>
       </c>
       <c r="F26">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C27" t="s">
         <v>23</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E27">
         <v>2026</v>
       </c>
       <c r="F27">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E28">
         <v>2026</v>
       </c>
       <c r="F28">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C29" t="s">
         <v>27</v>
       </c>
       <c r="D29" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E29">
         <v>2026</v>
       </c>
       <c r="F29">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C30" t="s">
         <v>14</v>
       </c>
       <c r="D30" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E30">
         <v>2026</v>
       </c>
       <c r="F30">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E31">
         <v>2026</v>
       </c>
       <c r="F31">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C32" t="s">
         <v>19</v>
       </c>
       <c r="D32" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E32">
         <v>2026</v>
       </c>
       <c r="F32">
         <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33" t="s">
         <v>46</v>
       </c>
       <c r="C33" t="s">
         <v>21</v>
       </c>
       <c r="D33" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E33">
         <v>2026</v>
       </c>
       <c r="F33">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34" t="s">
         <v>47</v>
       </c>
       <c r="C34" t="s">
         <v>23</v>
       </c>
       <c r="D34" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E34">
         <v>2026</v>
       </c>
       <c r="F34">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35" t="s">
         <v>48</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E35">
         <v>2026</v>
       </c>
       <c r="F35">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36" t="s">
         <v>49</v>
       </c>
       <c r="C36" t="s">
         <v>27</v>
       </c>
       <c r="D36" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E36">
         <v>2026</v>
       </c>
       <c r="F36">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37" t="s">
         <v>50</v>
       </c>
       <c r="C37" t="s">
         <v>14</v>
       </c>
       <c r="D37" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E37">
         <v>2026</v>
       </c>
       <c r="F37">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38" t="s">
         <v>51</v>
       </c>
       <c r="C38" t="s">
         <v>17</v>
       </c>
       <c r="D38" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E38">
         <v>2026</v>
       </c>
       <c r="F38">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>